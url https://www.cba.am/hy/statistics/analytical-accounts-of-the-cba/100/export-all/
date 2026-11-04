--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Արժեք, ամիս" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
   <si>
     <t>Արժեք, ամիս</t>
   </si>
   <si>
     <t>Ցուցանիշի անվանում</t>
   </si>
   <si>
     <t>Զուտ միջազգային պահուստներ մլն, ՀՀ դրամ</t>
   </si>
   <si>
     <t>Զուտ ներքին ակտիվներ մլն, ՀՀ դրամ</t>
   </si>
   <si>
     <t>Զուտ պահանջներ կառավարության նկատմամբ մլն, ՀՀ դրամ</t>
   </si>
   <si>
     <t>Պահանջներ բանկերի նկատմամբ մլն, ՀՀ դրամ</t>
   </si>
   <si>
     <t>ԿԲ կողմից թողարկված արժեթղթեր (-) մլն, ՀՀ դրամ</t>
   </si>
   <si>
     <t>Այլ ակտիվներ, զուտ մլն, ՀՀ դրամ</t>
   </si>
   <si>
@@ -1191,50 +1191,53 @@
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1550,51 +1553,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L382"/>
+  <dimension ref="A1:L383"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -15022,50 +15025,85 @@
         <v>127571.34665927</v>
       </c>
       <c r="D382">
         <v>-561490.5270783</v>
       </c>
       <c r="E382">
         <v>232945.925503</v>
       </c>
       <c r="G382">
         <v>456115.94823457</v>
       </c>
       <c r="H382">
         <v>2228309.713808</v>
       </c>
       <c r="I382">
         <v>1206425.0727487</v>
       </c>
       <c r="J382">
         <v>252337.3692259</v>
       </c>
       <c r="K382">
         <v>754178.5147372</v>
       </c>
       <c r="L382">
         <v>14553.4451156</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12">
+      <c r="A383" t="s">
+        <v>393</v>
+      </c>
+      <c r="B383">
+        <v>2138290.7378317</v>
+      </c>
+      <c r="C383">
+        <v>129355.6086527</v>
+      </c>
+      <c r="D383">
+        <v>-627107.6103073</v>
+      </c>
+      <c r="E383">
+        <v>290187.6221027</v>
+      </c>
+      <c r="G383">
+        <v>466275.5968573</v>
+      </c>
+      <c r="H383">
+        <v>2267646.3464844</v>
+      </c>
+      <c r="I383">
+        <v>1203238.6563953</v>
+      </c>
+      <c r="J383">
+        <v>284434.0012763</v>
+      </c>
+      <c r="K383">
+        <v>762582.5712945</v>
+      </c>
+      <c r="L383">
+        <v>16230.3915783</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>