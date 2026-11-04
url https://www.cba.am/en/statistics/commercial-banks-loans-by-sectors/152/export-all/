--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="value, month" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>value, month</t>
   </si>
   <si>
     <t>Indicators</t>
   </si>
   <si>
     <t>Non residents deposits  total mln, AMD</t>
   </si>
   <si>
     <t>Non residents deposits in FX mln, AMD</t>
   </si>
   <si>
     <t>Non residents deposits in AMD mln, AMD</t>
   </si>
   <si>
     <t>Residents deposits  total mln, AMD</t>
   </si>
   <si>
     <t>Residents deposit in AMD total mln, AMD</t>
   </si>
   <si>
     <t>Residents demand deposits (including accounts) in AMD  total mln, AMD</t>
   </si>
   <si>
@@ -663,50 +663,53 @@
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1022,51 +1025,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN178"/>
+  <dimension ref="A1:AN179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="60.128" bestFit="true" customWidth="true" style="0"/>
@@ -20954,123 +20957,123 @@
       </c>
       <c r="AH176">
         <v>51.505</v>
       </c>
       <c r="AI176">
         <v>896976.393886</v>
       </c>
       <c r="AJ176">
         <v>19545.646714</v>
       </c>
       <c r="AK176">
         <v>45343.905776</v>
       </c>
       <c r="AM176">
         <v>847.08</v>
       </c>
       <c r="AN176">
         <v>8070715.381891</v>
       </c>
     </row>
     <row r="177" spans="1:40">
       <c r="A177" t="s">
         <v>215</v>
       </c>
       <c r="B177">
-        <v>1732754.321337</v>
+        <v>1732763.753337</v>
       </c>
       <c r="C177">
-        <v>1433745.269432</v>
+        <v>1433756.134432</v>
       </c>
       <c r="D177">
-        <v>299009.051905</v>
+        <v>299007.618905</v>
       </c>
       <c r="E177">
-        <v>6556879.183124</v>
+        <v>6556869.751124</v>
       </c>
       <c r="F177">
-        <v>4481952.955862</v>
+        <v>4481954.388862</v>
       </c>
       <c r="G177">
-        <v>1869977.288066</v>
+        <v>1869967.721066</v>
       </c>
       <c r="H177">
         <v>943724.863605</v>
       </c>
       <c r="I177">
         <v>935774.89197</v>
       </c>
       <c r="J177">
         <v>7949.971635</v>
       </c>
       <c r="K177">
-        <v>757983.354337</v>
+        <v>757973.787337</v>
       </c>
       <c r="L177">
         <v>44330.708661</v>
       </c>
       <c r="M177">
         <v>123938.361463</v>
       </c>
       <c r="N177">
-        <v>2611975.667796</v>
+        <v>2611986.667796</v>
       </c>
       <c r="O177">
         <v>354524.838412</v>
       </c>
       <c r="P177">
         <v>307023.21</v>
       </c>
       <c r="Q177">
         <v>47501.628412</v>
       </c>
       <c r="R177">
-        <v>1589942.240463</v>
+        <v>1589953.240463</v>
       </c>
       <c r="S177">
         <v>199870.294921</v>
       </c>
       <c r="T177">
         <v>467638.294</v>
       </c>
       <c r="W177">
-        <v>2074926.227262</v>
+        <v>2074915.362262</v>
       </c>
       <c r="X177">
-        <v>958285.311609</v>
+        <v>958274.446609</v>
       </c>
       <c r="Y177">
         <v>296237.023395</v>
       </c>
       <c r="Z177">
         <v>292860.323289</v>
       </c>
       <c r="AA177">
         <v>3376.700106</v>
       </c>
       <c r="AB177">
-        <v>557031.850477</v>
+        <v>557020.985477</v>
       </c>
       <c r="AC177">
         <v>20619.85319</v>
       </c>
       <c r="AD177">
         <v>84396.584547</v>
       </c>
       <c r="AE177">
         <v>1116640.915653</v>
       </c>
       <c r="AF177">
         <v>149256.186327</v>
       </c>
       <c r="AG177">
         <v>149230.552327</v>
       </c>
       <c r="AH177">
         <v>25.634</v>
       </c>
       <c r="AI177">
         <v>905859.50082</v>
       </c>
       <c r="AJ177">
         <v>19542.349891</v>
       </c>
@@ -21170,50 +21173,166 @@
         <v>110610.308819</v>
       </c>
       <c r="AE178">
         <v>1114007.020907</v>
       </c>
       <c r="AF178">
         <v>147553.352856</v>
       </c>
       <c r="AG178">
         <v>147527.839856</v>
       </c>
       <c r="AH178">
         <v>25.513</v>
       </c>
       <c r="AI178">
         <v>901688.019009</v>
       </c>
       <c r="AJ178">
         <v>19474.630995</v>
       </c>
       <c r="AK178">
         <v>45291.018047</v>
       </c>
       <c r="AN178">
         <v>8377648.629165</v>
+      </c>
+    </row>
+    <row r="179" spans="1:40">
+      <c r="A179" t="s">
+        <v>217</v>
+      </c>
+      <c r="B179">
+        <v>1669366.4311</v>
+      </c>
+      <c r="C179">
+        <v>1338445.434742</v>
+      </c>
+      <c r="D179">
+        <v>330920.996358</v>
+      </c>
+      <c r="E179">
+        <v>7003942.394519</v>
+      </c>
+      <c r="F179">
+        <v>4699946.777797</v>
+      </c>
+      <c r="G179">
+        <v>1929448.678917</v>
+      </c>
+      <c r="H179">
+        <v>1007397.521764</v>
+      </c>
+      <c r="I179">
+        <v>997461.41594</v>
+      </c>
+      <c r="J179">
+        <v>9936.105824</v>
+      </c>
+      <c r="K179">
+        <v>756416.589395</v>
+      </c>
+      <c r="L179">
+        <v>46397.816588</v>
+      </c>
+      <c r="M179">
+        <v>119236.75117</v>
+      </c>
+      <c r="N179">
+        <v>2770498.09888</v>
+      </c>
+      <c r="O179">
+        <v>379710.902467</v>
+      </c>
+      <c r="P179">
+        <v>333950.184</v>
+      </c>
+      <c r="Q179">
+        <v>45760.718467</v>
+      </c>
+      <c r="R179">
+        <v>1689576.003402</v>
+      </c>
+      <c r="S179">
+        <v>201190.763011</v>
+      </c>
+      <c r="T179">
+        <v>499691.43</v>
+      </c>
+      <c r="V179">
+        <v>329.0</v>
+      </c>
+      <c r="W179">
+        <v>2303995.616722</v>
+      </c>
+      <c r="X179">
+        <v>1165116.939257</v>
+      </c>
+      <c r="Y179">
+        <v>358705.922095</v>
+      </c>
+      <c r="Z179">
+        <v>356120.279797</v>
+      </c>
+      <c r="AA179">
+        <v>2585.642298</v>
+      </c>
+      <c r="AB179">
+        <v>561119.77405</v>
+      </c>
+      <c r="AC179">
+        <v>19512.727272</v>
+      </c>
+      <c r="AD179">
+        <v>225778.51584</v>
+      </c>
+      <c r="AE179">
+        <v>1138878.677465</v>
+      </c>
+      <c r="AF179">
+        <v>148495.857627</v>
+      </c>
+      <c r="AG179">
+        <v>148470.459627</v>
+      </c>
+      <c r="AH179">
+        <v>25.398</v>
+      </c>
+      <c r="AI179">
+        <v>919269.779258</v>
+      </c>
+      <c r="AJ179">
+        <v>19211.766186</v>
+      </c>
+      <c r="AK179">
+        <v>49213.534394</v>
+      </c>
+      <c r="AM179">
+        <v>2687.74</v>
+      </c>
+      <c r="AN179">
+        <v>8673308.825619</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AN1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>